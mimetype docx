--- v0 (2025-10-07)
+++ v1 (2026-10-08)
@@ -1,54 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10201" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1271"/>
         <w:gridCol w:w="601"/>
         <w:gridCol w:w="675"/>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="1417"/>
         <w:gridCol w:w="1276"/>
         <w:gridCol w:w="2551"/>
         <w:gridCol w:w="1701"/>
       </w:tblGrid>
       <w:tr w:rsidR="001D5160" w:rsidRPr="0099575B" w14:paraId="34DBD129" w14:textId="77777777" w:rsidTr="00944E7C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10201" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
           </w:tcPr>
           <w:p w14:paraId="3D603453" w14:textId="77777777" w:rsidR="001D5160" w:rsidRPr="00574A00" w:rsidRDefault="001D5160">
@@ -319,417 +323,184 @@
             </w:r>
             <w:r w:rsidR="00574A00">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> year </w:t>
             </w:r>
             <w:r w:rsidRPr="0099575B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">membership </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="516294B7" w14:textId="77777777" w:rsidR="0099575B" w:rsidRPr="0099575B" w:rsidRDefault="0099575B" w:rsidP="00A22AC5">
+          <w:p w14:paraId="516294B7" w14:textId="1D1C7F98" w:rsidR="0099575B" w:rsidRPr="0099575B" w:rsidRDefault="0099575B" w:rsidP="00A22AC5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0099575B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>$25</w:t>
+              <w:t>$</w:t>
+            </w:r>
+            <w:r w:rsidR="00D66F35">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4DF0042D" w14:textId="77777777" w:rsidR="0099575B" w:rsidRPr="0099575B" w:rsidRDefault="0099575B" w:rsidP="00A22AC5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00861461" w:rsidRPr="0099575B" w14:paraId="38344983" w14:textId="77777777" w:rsidTr="00574A00">
-[...231 lines deleted...]
-      <w:tr w:rsidR="00861461" w:rsidRPr="0099575B" w14:paraId="4FC5A519" w14:textId="77777777" w:rsidTr="00944E7C">
+      <w:tr w:rsidR="001645E4" w:rsidRPr="0099575B" w14:paraId="4FC5A519" w14:textId="77777777" w:rsidTr="00944E7C">
         <w:trPr>
           <w:trHeight w:val="296"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10201" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
           </w:tcPr>
-          <w:p w14:paraId="5E787FA4" w14:textId="050838DA" w:rsidR="00861461" w:rsidRPr="0099575B" w:rsidRDefault="00861461" w:rsidP="00861461">
+          <w:p w14:paraId="5E787FA4" w14:textId="6C6E3F76" w:rsidR="001645E4" w:rsidRPr="0099575B" w:rsidRDefault="001645E4" w:rsidP="00507D2E">
             <w:pPr>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00861461" w:rsidRPr="0099575B" w14:paraId="0A60DD17" w14:textId="77777777" w:rsidTr="00574A00">
+      <w:tr w:rsidR="00507D2E" w:rsidRPr="0099575B" w14:paraId="0A60DD17" w14:textId="77777777" w:rsidTr="00574A00">
         <w:trPr>
           <w:trHeight w:val="319"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10201" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="3BBE30BF" w14:textId="77777777" w:rsidR="00861461" w:rsidRPr="0099575B" w:rsidRDefault="00861461" w:rsidP="00861461">
+          <w:p w14:paraId="3BBE30BF" w14:textId="77777777" w:rsidR="00507D2E" w:rsidRPr="0099575B" w:rsidRDefault="00507D2E" w:rsidP="00507D2E">
             <w:pPr>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0099575B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>YOUR DETAILS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00861461" w:rsidRPr="0099575B" w14:paraId="1CCA58E3" w14:textId="77777777" w:rsidTr="00944E7C">
+      <w:tr w:rsidR="00507D2E" w:rsidRPr="0099575B" w14:paraId="1CCA58E3" w14:textId="77777777" w:rsidTr="00944E7C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1872" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="410E7CB1" w14:textId="77777777" w:rsidR="00861461" w:rsidRPr="0099575B" w:rsidRDefault="00861461" w:rsidP="00861461">
+          <w:p w14:paraId="410E7CB1" w14:textId="77777777" w:rsidR="00507D2E" w:rsidRPr="0099575B" w:rsidRDefault="00507D2E" w:rsidP="00507D2E">
             <w:pPr>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0099575B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8329" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w14:paraId="63D27B20" w14:textId="77777777" w:rsidR="00861461" w:rsidRPr="0099575B" w:rsidRDefault="00861461" w:rsidP="00861461">
+          <w:p w14:paraId="63D27B20" w14:textId="77777777" w:rsidR="00507D2E" w:rsidRPr="0099575B" w:rsidRDefault="00507D2E" w:rsidP="00507D2E">
             <w:pPr>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0099575B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">□ </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0099575B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
@@ -767,1105 +538,1266 @@
               <w:t xml:space="preserve">   □ </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0099575B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Mrs</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0099575B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">   □ Dr   □ Other</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00861461" w:rsidRPr="0099575B" w14:paraId="28068EBA" w14:textId="77777777" w:rsidTr="00574A00">
+      <w:tr w:rsidR="00075DE4" w:rsidRPr="0099575B" w14:paraId="28068EBA" w14:textId="77777777" w:rsidTr="00574A00">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1872" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="56246EF7" w14:textId="6F0425D5" w:rsidR="00861461" w:rsidRDefault="00861461" w:rsidP="00861461">
+          <w:p w14:paraId="56246EF7" w14:textId="6F0425D5" w:rsidR="00075DE4" w:rsidRDefault="00075DE4" w:rsidP="00507D2E">
             <w:pPr>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>First name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2801" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="4EC1E5C7" w14:textId="70A7786E" w:rsidR="00861461" w:rsidRDefault="00861461" w:rsidP="00861461">
+          <w:p w14:paraId="4EC1E5C7" w14:textId="70A7786E" w:rsidR="00075DE4" w:rsidRDefault="00075DE4" w:rsidP="00507D2E">
             <w:pPr>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7F98DA48" w14:textId="59157ED4" w:rsidR="00861461" w:rsidRDefault="00861461" w:rsidP="00861461">
+          <w:p w14:paraId="7F98DA48" w14:textId="59157ED4" w:rsidR="00075DE4" w:rsidRDefault="00075DE4" w:rsidP="00507D2E">
             <w:pPr>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Last name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4252" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="25FAF7F1" w14:textId="77777777" w:rsidR="00861461" w:rsidRDefault="00861461" w:rsidP="00861461">
+          <w:p w14:paraId="25FAF7F1" w14:textId="77777777" w:rsidR="00075DE4" w:rsidRDefault="00075DE4" w:rsidP="00944E7C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4709"/>
               </w:tabs>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:ind w:right="170"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00861461" w:rsidRPr="0099575B" w14:paraId="6CC955E3" w14:textId="77777777" w:rsidTr="00574A00">
+      <w:tr w:rsidR="00944E7C" w:rsidRPr="0099575B" w14:paraId="6CC955E3" w14:textId="77777777" w:rsidTr="00574A00">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1872" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="4FAF67AF" w14:textId="49F7280A" w:rsidR="00861461" w:rsidRPr="0099575B" w:rsidRDefault="00861461" w:rsidP="00861461">
+          <w:p w14:paraId="4FAF67AF" w14:textId="49F7280A" w:rsidR="00944E7C" w:rsidRPr="0099575B" w:rsidRDefault="00075DE4" w:rsidP="00507D2E">
             <w:pPr>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Contact phone no</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2801" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="17297DE4" w14:textId="3D13BEF3" w:rsidR="00861461" w:rsidRPr="0099575B" w:rsidRDefault="00861461" w:rsidP="00861461">
+          <w:p w14:paraId="17297DE4" w14:textId="3D13BEF3" w:rsidR="00944E7C" w:rsidRPr="0099575B" w:rsidRDefault="00944E7C" w:rsidP="00507D2E">
             <w:pPr>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="19C0C346" w14:textId="7627881C" w:rsidR="00861461" w:rsidRPr="0099575B" w:rsidRDefault="00861461" w:rsidP="00861461">
+          <w:p w14:paraId="19C0C346" w14:textId="7627881C" w:rsidR="00944E7C" w:rsidRPr="0099575B" w:rsidRDefault="00075DE4" w:rsidP="00507D2E">
             <w:pPr>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Email address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4252" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="131020DC" w14:textId="589BE465" w:rsidR="00861461" w:rsidRPr="00075DE4" w:rsidRDefault="00861461" w:rsidP="00861461">
+          <w:p w14:paraId="131020DC" w14:textId="1435DCD0" w:rsidR="00944E7C" w:rsidRPr="00075DE4" w:rsidRDefault="00075DE4" w:rsidP="00944E7C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4709"/>
               </w:tabs>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:ind w:right="170"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00075DE4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Your email address will be used for all correspondence and will be added to ARAS mailing</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve">Your email address will be used for all correspondence and will be added to </w:t>
+            </w:r>
+            <w:r w:rsidR="00BE2662">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> list </w:t>
+              <w:t xml:space="preserve">the </w:t>
             </w:r>
             <w:r w:rsidRPr="00075DE4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
+              <w:t>ARAS mailing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> list </w:t>
+            </w:r>
+            <w:r w:rsidR="00944E7C" w:rsidRPr="00075DE4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00861461" w:rsidRPr="0099575B" w14:paraId="56041E29" w14:textId="77777777" w:rsidTr="00944E7C">
+      <w:tr w:rsidR="00944E7C" w:rsidRPr="0099575B" w14:paraId="56041E29" w14:textId="77777777" w:rsidTr="00944E7C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1872" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="7F9B1C11" w14:textId="5E20FA67" w:rsidR="00861461" w:rsidRPr="0099575B" w:rsidRDefault="00861461" w:rsidP="00861461">
+          <w:p w14:paraId="7F9B1C11" w14:textId="5E20FA67" w:rsidR="00944E7C" w:rsidRPr="0099575B" w:rsidRDefault="00944E7C" w:rsidP="00944E7C">
             <w:pPr>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0099575B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Home address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8329" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w14:paraId="7C90B1DB" w14:textId="115B2ACF" w:rsidR="00861461" w:rsidRPr="00507D2E" w:rsidRDefault="00861461" w:rsidP="00861461">
+          <w:p w14:paraId="7C90B1DB" w14:textId="115B2ACF" w:rsidR="00944E7C" w:rsidRPr="00507D2E" w:rsidRDefault="00944E7C" w:rsidP="00944E7C">
             <w:pPr>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00861461" w:rsidRPr="0099575B" w14:paraId="0EE715D5" w14:textId="77777777" w:rsidTr="00944E7C">
+      <w:tr w:rsidR="00944E7C" w:rsidRPr="0099575B" w14:paraId="0EE715D5" w14:textId="77777777" w:rsidTr="00944E7C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1872" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="7705F19E" w14:textId="0A1E5BAE" w:rsidR="00861461" w:rsidRPr="0099575B" w:rsidRDefault="00861461" w:rsidP="00861461">
+          <w:p w14:paraId="7705F19E" w14:textId="0A1E5BAE" w:rsidR="00944E7C" w:rsidRPr="0099575B" w:rsidRDefault="00944E7C" w:rsidP="00075DE4">
             <w:pPr>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0099575B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Postal address </w:t>
             </w:r>
             <w:r w:rsidRPr="00507D2E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">(if different from </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00075DE4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>above</w:t>
             </w:r>
             <w:r w:rsidRPr="00507D2E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8329" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w14:paraId="3A133BBA" w14:textId="77777777" w:rsidR="00861461" w:rsidRPr="0099575B" w:rsidRDefault="00861461" w:rsidP="00861461">
+          <w:p w14:paraId="3A133BBA" w14:textId="77777777" w:rsidR="00944E7C" w:rsidRPr="0099575B" w:rsidRDefault="00944E7C" w:rsidP="00944E7C">
             <w:pPr>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00861461" w:rsidRPr="0099575B" w14:paraId="40E05B5D" w14:textId="77777777" w:rsidTr="00944E7C">
+      <w:tr w:rsidR="00944E7C" w:rsidRPr="0099575B" w14:paraId="40E05B5D" w14:textId="77777777" w:rsidTr="00944E7C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1872" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="064C54F1" w14:textId="303727A3" w:rsidR="00861461" w:rsidRPr="0099575B" w:rsidRDefault="00861461" w:rsidP="00861461">
+          <w:p w14:paraId="064C54F1" w14:textId="303727A3" w:rsidR="00944E7C" w:rsidRPr="0099575B" w:rsidRDefault="00944E7C" w:rsidP="00944E7C">
             <w:pPr>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0099575B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Do you work in the aged care industry?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="396367AF" w14:textId="7716E42D" w:rsidR="00861461" w:rsidRPr="0099575B" w:rsidRDefault="00861461" w:rsidP="00861461">
+          <w:p w14:paraId="396367AF" w14:textId="7716E42D" w:rsidR="00944E7C" w:rsidRPr="0099575B" w:rsidRDefault="00944E7C" w:rsidP="00944E7C">
             <w:pPr>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0099575B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">□ No  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="523D35E3" w14:textId="32F3695C" w:rsidR="00861461" w:rsidRPr="0099575B" w:rsidRDefault="00861461" w:rsidP="00861461">
+          <w:p w14:paraId="523D35E3" w14:textId="32F3695C" w:rsidR="00944E7C" w:rsidRPr="0099575B" w:rsidRDefault="00944E7C" w:rsidP="00944E7C">
             <w:pPr>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0099575B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>□ Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6945" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="3FDAD27A" w14:textId="77777777" w:rsidR="00861461" w:rsidRPr="0099575B" w:rsidRDefault="00861461" w:rsidP="00861461">
+          <w:p w14:paraId="3FDAD27A" w14:textId="77777777" w:rsidR="00944E7C" w:rsidRPr="0099575B" w:rsidRDefault="00944E7C" w:rsidP="00944E7C">
             <w:pPr>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0099575B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">   In what capacity:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1149376F" w14:textId="48C95B27" w:rsidR="00861461" w:rsidRPr="0099575B" w:rsidRDefault="00861461" w:rsidP="00861461">
+          <w:p w14:paraId="1149376F" w14:textId="48C95B27" w:rsidR="00944E7C" w:rsidRPr="0099575B" w:rsidRDefault="00944E7C" w:rsidP="00944E7C">
             <w:pPr>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">For which </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
             <w:r w:rsidRPr="0099575B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>rganisation</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0099575B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00861461" w:rsidRPr="0099575B" w14:paraId="36B51FD5" w14:textId="77777777" w:rsidTr="00944E7C">
+      <w:tr w:rsidR="00944E7C" w:rsidRPr="0099575B" w14:paraId="36B51FD5" w14:textId="77777777" w:rsidTr="00944E7C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1872" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="7A1DE7E8" w14:textId="71D219AA" w:rsidR="00861461" w:rsidRPr="0099575B" w:rsidRDefault="00861461" w:rsidP="00861461">
+          <w:p w14:paraId="7A1DE7E8" w14:textId="71D219AA" w:rsidR="00944E7C" w:rsidRPr="0099575B" w:rsidRDefault="00944E7C" w:rsidP="00944E7C">
             <w:pPr>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00693B2D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>How did you hear about ARAS?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8329" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w14:paraId="5FAE2458" w14:textId="0DB04DD7" w:rsidR="00861461" w:rsidRPr="0099575B" w:rsidRDefault="00861461" w:rsidP="00861461">
+          <w:p w14:paraId="5FAE2458" w14:textId="0DB04DD7" w:rsidR="00574A00" w:rsidRPr="0099575B" w:rsidRDefault="00944E7C" w:rsidP="00944E7C">
             <w:pPr>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0099575B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00861461" w:rsidRPr="0099575B" w14:paraId="2D801F64" w14:textId="77777777" w:rsidTr="00944E7C">
+      <w:tr w:rsidR="00944E7C" w:rsidRPr="0099575B" w14:paraId="2D801F64" w14:textId="77777777" w:rsidTr="00944E7C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10201" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
           </w:tcPr>
-          <w:p w14:paraId="73CEF18E" w14:textId="77777777" w:rsidR="00861461" w:rsidRDefault="00861461" w:rsidP="00861461">
+          <w:p w14:paraId="73CEF18E" w14:textId="77777777" w:rsidR="00944E7C" w:rsidRDefault="00944E7C" w:rsidP="00574A00">
             <w:pPr>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0099575B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Please provide a brief statement in support of your membership application, including your reason for applying for membership</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00574A00">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> (i</w:t>
             </w:r>
             <w:r w:rsidRPr="00507D2E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>f there is insufficient space in this section, please attach an annexure and submit as part of your application</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00574A00">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="37720D97" w14:textId="7B6F319B" w:rsidR="00861461" w:rsidRPr="0099575B" w:rsidRDefault="00861461" w:rsidP="00861461">
+          <w:p w14:paraId="37720D97" w14:textId="7B6F319B" w:rsidR="00574A00" w:rsidRPr="0099575B" w:rsidRDefault="00574A00" w:rsidP="00574A00">
             <w:pPr>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00861461" w:rsidRPr="0099575B" w14:paraId="04EB7544" w14:textId="77777777" w:rsidTr="00574A00">
+      <w:tr w:rsidR="00944E7C" w:rsidRPr="0099575B" w14:paraId="04EB7544" w14:textId="77777777" w:rsidTr="00574A00">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10201" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="27410863" w14:textId="77777777" w:rsidR="00861461" w:rsidRPr="0099575B" w:rsidRDefault="00861461" w:rsidP="00861461">
+          <w:p w14:paraId="27410863" w14:textId="77777777" w:rsidR="00944E7C" w:rsidRPr="0099575B" w:rsidRDefault="00944E7C" w:rsidP="00944E7C">
             <w:pPr>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0099575B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ACKNOWLEDGEMENT AND CONSENT</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00861461" w:rsidRPr="0099575B" w14:paraId="53BDB526" w14:textId="77777777" w:rsidTr="00944E7C">
+      <w:tr w:rsidR="00944E7C" w:rsidRPr="0099575B" w14:paraId="53BDB526" w14:textId="77777777" w:rsidTr="00944E7C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10201" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
           </w:tcPr>
-          <w:p w14:paraId="57FE6720" w14:textId="5890F9B1" w:rsidR="00861461" w:rsidRPr="0099575B" w:rsidRDefault="00861461" w:rsidP="00861461">
+          <w:p w14:paraId="57FE6720" w14:textId="0B4AE9EA" w:rsidR="00944E7C" w:rsidRPr="0099575B" w:rsidRDefault="00944E7C" w:rsidP="00944E7C">
             <w:pPr>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0099575B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">□ I acknowledge that I have read the </w:t>
-[...2 lines deleted...]
-              <w:r w:rsidRPr="00ED286A">
+              <w:t xml:space="preserve">□ </w:t>
+            </w:r>
+            <w:r w:rsidR="00E84624">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r w:rsidR="00C63331" w:rsidRPr="005E76DB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> acknowledge that </w:t>
+            </w:r>
+            <w:r w:rsidR="004D618C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r w:rsidR="00C63331" w:rsidRPr="005E76DB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> have read the</w:t>
+            </w:r>
+            <w:r w:rsidR="00C63331">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E84624">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>ARAS Rules</w:t>
+            </w:r>
+            <w:r w:rsidR="00D617AF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="00C63331">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>the Member Code of Conduct</w:t>
+            </w:r>
+            <w:r w:rsidR="00D617AF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and Membership Policy</w:t>
+            </w:r>
+            <w:r w:rsidR="00C63331">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="009E6AEF" w:rsidRPr="009E6AEF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">at </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r w:rsidR="009E6AEF" w:rsidRPr="002C08E0">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
-                <w:t>ARAS Rules</w:t>
+                <w:t>https://www.sa.agedrights.asn.au/about-us/become-a-member/individual-membership-form</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r w:rsidR="009E6AEF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C63331">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>and agree</w:t>
+            </w:r>
+            <w:r w:rsidR="00C63331" w:rsidRPr="005E76DB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to be bound by </w:t>
+            </w:r>
+            <w:r w:rsidR="00D617AF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the Rules, </w:t>
+            </w:r>
+            <w:r w:rsidR="00C63331">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>the Code of Conduct</w:t>
+            </w:r>
+            <w:r w:rsidR="00D617AF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and Membership Policy</w:t>
+            </w:r>
+            <w:r w:rsidR="00C63331">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55C72405" w14:textId="60962193" w:rsidR="00944E7C" w:rsidRPr="0099575B" w:rsidRDefault="00944E7C" w:rsidP="00693B2D">
+            <w:pPr>
+              <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="0099575B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> and agree to be bound by the </w:t>
-[...27 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">□ I acknowledge that I have read, understood and agree to the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r w:rsidRPr="00693B2D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t>ARAS Privacy Policy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="0099575B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> and consent to my personal information being collected, held and processed for the purposes outlined in that Policy.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00861461" w:rsidRPr="0099575B" w14:paraId="07FEC214" w14:textId="77777777" w:rsidTr="00944E7C">
+      <w:tr w:rsidR="00574A00" w:rsidRPr="0099575B" w14:paraId="07FEC214" w14:textId="77777777" w:rsidTr="00944E7C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10201" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
           </w:tcPr>
-          <w:p w14:paraId="592064A1" w14:textId="77777777" w:rsidR="00861461" w:rsidRDefault="00861461" w:rsidP="00861461">
+          <w:p w14:paraId="592064A1" w14:textId="77777777" w:rsidR="00ED2BCC" w:rsidRDefault="00ED2BCC" w:rsidP="00944E7C">
             <w:pPr>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="78E05067" w14:textId="77777777" w:rsidR="00861461" w:rsidRDefault="00861461" w:rsidP="00861461">
+          <w:p w14:paraId="78E05067" w14:textId="77777777" w:rsidR="00574A00" w:rsidRDefault="00ED2BCC" w:rsidP="00944E7C">
             <w:pPr>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Signed: …………………………………………………………………………………………… Date: ……………………………………………………………</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="46ECDD9E" w14:textId="3731DD42" w:rsidR="00861461" w:rsidRPr="0099575B" w:rsidRDefault="00861461" w:rsidP="00861461">
+          <w:p w14:paraId="46ECDD9E" w14:textId="3731DD42" w:rsidR="00ED2BCC" w:rsidRPr="0099575B" w:rsidRDefault="00ED2BCC" w:rsidP="00944E7C">
             <w:pPr>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0099575B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">  If you are unable to sign, please check this box and type your full name below to electronically sign</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="09FCEC28" w14:textId="77777777" w:rsidR="00D92180" w:rsidRPr="0099575B" w:rsidRDefault="00D92180">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00D92180" w:rsidRPr="0099575B" w:rsidSect="00574A00">
-      <w:headerReference w:type="default" r:id="rId9"/>
-[...1 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="454" w:right="851" w:bottom="454" w:left="851" w:header="283" w:footer="283" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="69FB2DF8" w14:textId="77777777" w:rsidR="00C71E72" w:rsidRDefault="00C71E72" w:rsidP="00D92180">
+    <w:p w14:paraId="477396F0" w14:textId="77777777" w:rsidR="00085975" w:rsidRDefault="00085975" w:rsidP="00D92180">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="256A89E6" w14:textId="77777777" w:rsidR="00C71E72" w:rsidRDefault="00C71E72" w:rsidP="00D92180">
+    <w:p w14:paraId="1512086C" w14:textId="77777777" w:rsidR="00085975" w:rsidRDefault="00085975" w:rsidP="00D92180">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="19B16C33" w14:textId="71FABE4E" w:rsidR="00574A00" w:rsidRDefault="00574A00" w:rsidP="00574A00">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3B63AFDF" w14:textId="4EB4074E" w:rsidR="00574A00" w:rsidRPr="00574A00" w:rsidRDefault="00574A00" w:rsidP="00574A00">
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       <w:rPr>
-        <w:rStyle w:val="Hyperlink"/>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-        <w:color w:val="auto"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t xml:space="preserve">Please send this application to the Membership team by email to: </w:t>
     </w:r>
     <w:hyperlink r:id="rId1" w:history="1">
       <w:r w:rsidRPr="0083583A">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>membership@agedrights.asn.au</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Hyperlink"/>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="00A57CEC">
       <w:rPr>
         <w:rStyle w:val="Hyperlink"/>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:color w:val="auto"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>or</w:t>
     </w:r>
-  </w:p>
-[...2 lines deleted...]
-      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    <w:r w:rsidR="009E6AEF">
       <w:rPr>
+        <w:rStyle w:val="Hyperlink"/>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:color w:val="auto"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
+        <w:u w:val="none"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
-    </w:pPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Hyperlink"/>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:color w:val="auto"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>via post to: Membership team, AR</w:t>
     </w:r>
     <w:r w:rsidR="00ED2BCC">
       <w:rPr>
         <w:rStyle w:val="Hyperlink"/>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:color w:val="auto"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>A</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Hyperlink"/>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:color w:val="auto"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>S, 175 Fullarton Road, DULWICH SA 5065</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2351996C" w14:textId="77777777" w:rsidR="00C71E72" w:rsidRDefault="00C71E72" w:rsidP="00D92180">
+    <w:p w14:paraId="338F444C" w14:textId="77777777" w:rsidR="00085975" w:rsidRDefault="00085975" w:rsidP="00D92180">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="61884CA3" w14:textId="77777777" w:rsidR="00C71E72" w:rsidRDefault="00C71E72" w:rsidP="00D92180">
+    <w:p w14:paraId="05CABB8F" w14:textId="77777777" w:rsidR="00085975" w:rsidRDefault="00085975" w:rsidP="00D92180">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1B6CC1CA" w14:textId="77777777" w:rsidR="00D92180" w:rsidRDefault="00D92180">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">          </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2D7D1EF5" w14:textId="77777777" w:rsidR="00B95D91" w:rsidRDefault="00B95D91" w:rsidP="00B95D91">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="left" w:pos="2445"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="784757FA" wp14:editId="64071AFA">
           <wp:extent cx="1180800" cy="590400"/>
           <wp:effectExtent l="0" t="0" r="635" b="635"/>
           <wp:docPr id="1" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -1917,51 +1849,51 @@
     </w:r>
     <w:r w:rsidRPr="00D92180">
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:t xml:space="preserve">MEMBERSHIP APPLICATION FORM </w:t>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="4C08BB25" w14:textId="3E1E010E" w:rsidR="007E4EF1" w:rsidRDefault="007E4EF1" w:rsidP="00B95D91">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="left" w:pos="2445"/>
       </w:tabs>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2CD40046"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="70943E88"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -2180,154 +2112,160 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1784500907">
+  <w:num w:numId="1" w16cid:durableId="917448758">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1079599594">
+  <w:num w:numId="2" w16cid:durableId="1853647969">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D92180"/>
     <w:rsid w:val="00075DE4"/>
+    <w:rsid w:val="00085975"/>
     <w:rsid w:val="00086717"/>
     <w:rsid w:val="001244DA"/>
     <w:rsid w:val="001645E4"/>
     <w:rsid w:val="001D5160"/>
     <w:rsid w:val="00352D69"/>
     <w:rsid w:val="003B77AE"/>
     <w:rsid w:val="00437774"/>
+    <w:rsid w:val="004D618C"/>
     <w:rsid w:val="00507D2E"/>
     <w:rsid w:val="00574A00"/>
     <w:rsid w:val="005A76BE"/>
     <w:rsid w:val="005C349E"/>
     <w:rsid w:val="00690BA4"/>
     <w:rsid w:val="00693B2D"/>
     <w:rsid w:val="006D6066"/>
+    <w:rsid w:val="00727B41"/>
+    <w:rsid w:val="007D081F"/>
     <w:rsid w:val="007E4EF1"/>
-    <w:rsid w:val="00861461"/>
     <w:rsid w:val="008958CF"/>
     <w:rsid w:val="008D2175"/>
     <w:rsid w:val="00944E7C"/>
     <w:rsid w:val="0099575B"/>
-    <w:rsid w:val="009A6DB8"/>
+    <w:rsid w:val="009E6AEF"/>
     <w:rsid w:val="00A57CEC"/>
     <w:rsid w:val="00A7187D"/>
     <w:rsid w:val="00B334E6"/>
     <w:rsid w:val="00B95D91"/>
+    <w:rsid w:val="00BE2662"/>
     <w:rsid w:val="00C01B5D"/>
-    <w:rsid w:val="00C71E72"/>
+    <w:rsid w:val="00C63331"/>
     <w:rsid w:val="00CE093A"/>
     <w:rsid w:val="00D474A9"/>
+    <w:rsid w:val="00D617AF"/>
     <w:rsid w:val="00D660A7"/>
+    <w:rsid w:val="00D66F35"/>
     <w:rsid w:val="00D92180"/>
-    <w:rsid w:val="00ED286A"/>
+    <w:rsid w:val="00E84624"/>
     <w:rsid w:val="00ED2BCC"/>
     <w:rsid w:val="00FA6A32"/>
     <w:rsid w:val="00FB6B34"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="7FA2C282"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{EAAC804A-DFC2-415F-B747-3753ADEABA47}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-AU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2930,89 +2868,77 @@
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="007E4EF1"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="007E4EF1"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="UnresolvedMention">
-[...10 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="648628291">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sa.agedrights.asn.au/about-us/aras-privacy-information" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sa.agedrights.asn.au/files/2079_aras_rules.pdf?v=101" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sa.agedrights.asn.au/about-us/aras-privacy-information" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sa.agedrights.asn.au/about-us/become-a-member/individual-membership-form" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:membership@agedrights.asn.au" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
@@ -3240,75 +3166,391 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010055F387143A95AF4FB3F715CC55FDB465" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="8cc73b0a227fcf88ad52c639669e26ac">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="b9b7a886-0b99-4ae1-b2fe-2fbca71c9ca8" xmlns:ns3="8aa833be-f0e5-4414-9552-83f398af1285" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e7fb298da796654d3efa51067d30f9ce" ns2:_="" ns3:_="">
+    <xsd:import namespace="b9b7a886-0b99-4ae1-b2fe-2fbca71c9ca8"/>
+    <xsd:import namespace="8aa833be-f0e5-4414-9552-83f398af1285"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="b9b7a886-0b99-4ae1-b2fe-2fbca71c9ca8" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="10" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="14" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="16" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="c603cc42-1cb3-455e-be70-0e6d15d8afb4" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="18" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="21" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="22" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="8aa833be-f0e5-4414-9552-83f398af1285" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="17" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{958f7bc7-64ba-4d31-ab3d-7f4d9978316b}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="8aa833be-f0e5-4414-9552-83f398af1285">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithUsers" ma:index="19" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="20" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="b9b7a886-0b99-4ae1-b2fe-2fbca71c9ca8">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="8aa833be-f0e5-4414-9552-83f398af1285" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3E4FE30B-C49D-41F8-B37F-D8F81C6ADC7B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{57B7910F-6B37-4406-8D0F-C96904AA893C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="b9b7a886-0b99-4ae1-b2fe-2fbca71c9ca8"/>
+    <ds:schemaRef ds:uri="8aa833be-f0e5-4414-9552-83f398af1285"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E3AE05AA-A48B-4508-9C83-03B213F3621D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="b9b7a886-0b99-4ae1-b2fe-2fbca71c9ca8"/>
+    <ds:schemaRef ds:uri="8aa833be-f0e5-4414-9552-83f398af1285"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>287</Words>
-  <Characters>1639</Characters>
+  <Words>257</Words>
+  <Characters>1365</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>13</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>54</Lines>
+  <Paragraphs>32</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1923</CharactersWithSpaces>
+  <CharactersWithSpaces>1616</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Leonie Thomson</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010055F387143A95AF4FB3F715CC55FDB465</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Order">
+    <vt:r8>545600</vt:r8>
+  </property>
+</Properties>
+</file>